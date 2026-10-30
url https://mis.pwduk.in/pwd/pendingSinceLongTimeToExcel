--- v1 (2026-02-04)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>WORK Code</t>
   </si>
   <si>
     <t>WORK Name</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Yozana</t>
   </si>
   <si>
     <t>Work Type</t>
   </si>
   <si>
     <t>Status Date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
@@ -74,645 +74,612 @@
   <si>
     <t>Proposal No</t>
   </si>
   <si>
     <t>Parivesh status</t>
   </si>
   <si>
     <t>Parivesh status date</t>
   </si>
   <si>
     <t>1W37</t>
   </si>
   <si>
     <t>मोतियापाथर नाटाडोल (जैठी) मार्ग</t>
   </si>
   <si>
     <t>Almora</t>
   </si>
   <si>
     <t>State Sector (Gen.)</t>
   </si>
   <si>
     <t>New Road (Stage I &amp; II)</t>
   </si>
   <si>
+    <t>AIP_Nodal</t>
+  </si>
+  <si>
+    <t>PD Almora</t>
+  </si>
+  <si>
+    <t>inPrincipleApproved</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/8254/2014</t>
+  </si>
+  <si>
+    <t>IN-PRINCIPLE</t>
+  </si>
+  <si>
+    <t>1W92</t>
+  </si>
+  <si>
+    <t>नौगांव पनौरा मार्ग</t>
+  </si>
+  <si>
+    <t>Final</t>
+  </si>
+  <si>
+    <t>finalApproved</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11112/2015</t>
+  </si>
+  <si>
+    <t>1W42</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा में चैलछीना बसन्तपुर जैंती मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>AIP_DM</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/38787/2019</t>
+  </si>
+  <si>
+    <t>1W40</t>
+  </si>
+  <si>
+    <t>ज्वारनैणी से बक्सवाड़ मोटर मार्ग</t>
+  </si>
+  <si>
+    <t>FA</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/9552/2015</t>
+  </si>
+  <si>
+    <t>1W83</t>
+  </si>
+  <si>
+    <t>कड़पुठिया से कलोड़िया (कतूनिया) तक मो0मा0 निर्माण</t>
+  </si>
+  <si>
+    <t>SCP SS</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/16999/2015</t>
+  </si>
+  <si>
+    <t>APPROVED</t>
+  </si>
+  <si>
+    <t>1W81</t>
+  </si>
+  <si>
+    <t>खूंट काकड़ीघाट मार्ग से अनु0 ग्राम ठाठ तक लिंक मार्ग</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>onlineUpload</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/15503/2015</t>
+  </si>
+  <si>
+    <t>Pending With UA</t>
+  </si>
+  <si>
+    <t>1W44</t>
+  </si>
+  <si>
+    <t>जागेश्वर के अन्तर्गत चैलनीछीना बाजार में प्राईमरी पाठशाला चुपड़ा तक मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>NABARD 29</t>
+  </si>
+  <si>
+    <t>AIP_GOI</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/10384/2015</t>
+  </si>
+  <si>
+    <t>Pending With-SG for verifying Compliance of Conditions</t>
+  </si>
+  <si>
+    <t>1W84</t>
+  </si>
+  <si>
+    <t>नौला रेखलधार (मटेला) मोटर मार्ग</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/9915/2015</t>
+  </si>
+  <si>
+    <t>1W70</t>
+  </si>
+  <si>
+    <t>कठपुड़िया बंगसर मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11278/2015</t>
+  </si>
+  <si>
+    <t>1W71</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा में नौला से सल्ला रौतेला हेतु मोटर मार्ग का नव निर्माण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/50526/2020</t>
+  </si>
+  <si>
+    <t>1W12</t>
+  </si>
+  <si>
+    <t>लमगड़ा विकास खण्ड में टकोली बैण्ड से बधाड़ तक मोटर मार्ग</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/9381/2015</t>
+  </si>
+  <si>
+    <t>Pending at DFO for verifying Compliance of Conditions</t>
+  </si>
+  <si>
+    <t>1W133</t>
+  </si>
+  <si>
+    <t>क्वारब-विश्वनाथ-पेटशाल बाईपास का निर्माण</t>
+  </si>
+  <si>
+    <t>DFO</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/16994/2015</t>
+  </si>
+  <si>
+    <t>1W177</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोडा के विधानसभा क्षेेत्र-सोमेश्वर के अन्तर्गत बड़गल रौतेला मोटर मार्ग से कफचैन तक मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>First Phase</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/8579/2014</t>
+  </si>
+  <si>
+    <t>1W175</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोडा के विधानसभा क्षेेत्र-सोमेश्वर के अन्तर्गत गोलूछीना श्रीखेत मोटर मार्ग के किमी0 8 से गोमड़ी तक मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>Kattan</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11782/2015</t>
+  </si>
+  <si>
+    <t>1W174</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोडा के विधानसभा क्षेेत्र-सोमेश्वर के अन्तर्गत कटारमल-स्यूना मोटर मार्ग (2.00 कि0मी0 लम्बाई $15 मी0 स्पान आर0सी0सी0 सेतु सहित) का निर्माण</t>
+  </si>
+  <si>
+    <t>AIP_CC</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/8702/2014</t>
+  </si>
+  <si>
+    <t>1W173</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा मेें विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत मनाऊ-कोटली-सैलाखान चैना मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/8581/2014</t>
+  </si>
+  <si>
+    <t>1W233</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत पोखरी-मेरगाॅव मोटर मार्ग से कपिलेश्वर तक लिंक मोटर मार्ग का नव निर्माण (24मी0 स्पान स्टील गर्डर पुल सहित)</t>
+  </si>
+  <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11764/2015</t>
+  </si>
+  <si>
+    <t>1W236</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा में विधानसभा क्षेत्र अल्मोड़ा मं अल्मोड़ा-सैनार-चाण मौटर मार्ग का निर्माण (60 मी0 विस्तार स्टील गर्डर सेतु सहित) (मा0मु0मं0घो0-748/2012)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11083/2015</t>
+  </si>
+  <si>
+    <t>1W270</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री जी की घोषणा सं0 736/2012 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर में द्वारसों-काकड़ीघाट मोटर मार्ग के दिगोली कांडा से ईडा तक मोटर मार्ग का निर्माण कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/16998/2015</t>
+  </si>
+  <si>
+    <t>1W276</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत जाख से गणाउॅ-दाड़िम तक मोटर मार्ग का नव निर्माण कार्य (प्रथम चरण) (उ0 अधि0 निय0 29.25$9.83)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11200/2015</t>
+  </si>
+  <si>
+    <t>1W281</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत सत्यों से जिफल्टा-नैड़ी तक मोटर मार्ग का नव निर्माण कार्य (प्रथम चरण) (उ0 अधि0 निय0 35.10 $ 13.61)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11506/2015</t>
+  </si>
+  <si>
+    <t>1W280</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत धारखोला से कपिलेश्वर लिंक मोटर मार्ग का नव निर्माण कार्य (प्रथम चरण) (उ0 अधि0 निय0 23.40 $ 7.86)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11762/2015</t>
+  </si>
+  <si>
+    <t>1W277</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत जलना से टी0आर0सी0 तोली तक मोटर मार्ग का नव निर्माण (प्रथम चरण) (उ0 अधि0 निय0 17.55$181.44)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/16996/2015</t>
+  </si>
+  <si>
+    <t>1W288</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत जैंती-बाॅजधार-मल्ली बिनौला से तल्ली बिनौला तक मोटर मार्ग का नव निर्माण (उ0 अधि0 निय0 17.55$5.90)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/20958/2016</t>
+  </si>
+  <si>
+    <t>1W297</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत जागर से भांगादेवली लिंक मोटर मार्ग का नव निर्माण</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/11625/2015</t>
+  </si>
+  <si>
+    <t>1W306</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषण सं0 508/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत पूनागढ़-नाटाडोल मोटर मार्ग के दयाल बैण्ड से तल्ला गाॅव तक मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/15501/2015</t>
+  </si>
+  <si>
+    <t>1W303</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 502/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत लमगड़ा से ठाठ गाॅव तक लिंक मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/1550/2015</t>
+  </si>
+  <si>
+    <t>1W304</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषण सं0 509/2014 के अन्तर्गत शहरफाटक-भाबू मोटर मार्ग से ग्राम क्वेटा-सुरखाल-निरई तक मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/15925/2015</t>
+  </si>
+  <si>
+    <t>Pending with UA</t>
+  </si>
+  <si>
+    <t>1W305</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषण सं0 507/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत पूनागढ़-नाटाडोल मोटर मार्ग से सैम मन्दिर से नौली तक मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/15509/2015</t>
+  </si>
+  <si>
+    <t>1W310</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषण सं0 510/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत ऐरोली-मोरपट्यूड़ी मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
     <t>AIP_DFO</t>
   </si>
   <si>
-    <t>PD Almora</t>
-[...41 lines deleted...]
-    <t>जनपद अल्मोड़ा में चैलछीना बसन्तपुर जैंती मोटर मार्ग का निर्माण</t>
+    <t>FP/UK/ROAD/16206/2015</t>
+  </si>
+  <si>
+    <t>Pending at RO for Stage-II</t>
+  </si>
+  <si>
+    <t>1W309</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषण सं0 504/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत निसनी से कत्यारी मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/14357/2015</t>
+  </si>
+  <si>
+    <t>1W307</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषण सं0 506/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत शहरफाटक से ग्राम दो घोड़िया तक मोटर मार्ग के नव निर्माण का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/37891/2018</t>
+  </si>
+  <si>
+    <t>1W311</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 781/2014 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर में दौलाघट-गुरना मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/154980/2015</t>
+  </si>
+  <si>
+    <t>1W320</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 912/2014 दिनंाक 10.09.2014 के अन्तर्गत कटारमल सूर्य मंदिर से बिन्सर कनैली होते हुए ज्योली रानीखेत सड़क तक लिंक मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/16207/2015</t>
+  </si>
+  <si>
+    <t>1W318</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 910/2014 दिनंाक 10.09.2014 के अन्तर्गत द्वारसों-काकड़ीघाट मोटर मार्ग 02 कि0मी0 से सुनियाकोट कोटली तक लिंक मोटर मार्ग का निर्माण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/53059/2020</t>
+  </si>
+  <si>
+    <t>1W317</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 909/2014 दिनंाक 10.09.2014 के अन्तर्गत चम्पाखाली से ग्राम डोलपोखरा होते हुए नये शीतलाखेत मोटर मार्ग में मिलान</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/19495/2016</t>
+  </si>
+  <si>
+    <t>1W322</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 887/2014 दिनंाक 10.09.2014 के अन्तर्गत ज्योली-बसर-खूॅट मोटर मार्ग में निर्माणाधीन कार्यो से बसगाॅव व दड़माण ग्रामों को जोड़ने की स्वीकृति</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/15926/2015</t>
+  </si>
+  <si>
+    <t>1W351</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घो0 सं0 785/2014 के अन्तर्गत विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत रैलाखरक-तिनगेर मोटर र्मा का नव निर्माण प्रथम चरण</t>
+  </si>
+  <si>
+    <t>STATE</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/19494/2016</t>
+  </si>
+  <si>
+    <t>1W360</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र अल्मोड़ा में कोसी दोलाघट मोटर मार्ग से धौतीगाड़-पंचगाॅव-स्यूरा लिंक रोड मोटर मार्ग का निर्माण कार्य</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/44176/2020</t>
+  </si>
+  <si>
+    <t>1W354</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा सं0 969/2014  के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र अल्मोड़ा मंे कर्नाटकखोला से रैला पाली एवं सरकार की आली को जोड़ते हुए विकास भवन तक सड़क का निमा्रण कार्य</t>
+  </si>
+  <si>
+    <t>chappan</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/44236/2020</t>
+  </si>
+  <si>
+    <t>1W368</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घोषणा संख्या 1799/2015 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत द्वारसों-काकड़ीघाट मोटर मार्ग के ग्राम टनवाड़ी बैण्ड से बनी भैंसोली लिंक रोड को ग्राम दलमाटी व बटुलिया तक लिंक मोटर मार्ग के नव निर्माण का कार्य (प्रथम च</t>
+  </si>
+  <si>
+    <t>GOI</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/53193/2020</t>
+  </si>
+  <si>
+    <t>1W380</t>
+  </si>
+  <si>
+    <t>मा0मु0मं0घो0 सं0 2293/2015 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र अल्मोड़ा में शीतलाखेत से बोरा स्टेट होते हुए स्याहीदेवी मन्दिर तक मोटर मार्ग के विस्तार कार्य (लम्बाई 6.00 कि0मी0) प्रथम चरण</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/42092/2019</t>
+  </si>
+  <si>
+    <t>1W403</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत कुशैलबैण्ड-थुवासिमल मोटर मार्ग का का थुवासिमल तक विस्तार (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>notUpload</t>
+  </si>
+  <si>
+    <t>not submitted</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <t>1W404</t>
+  </si>
+  <si>
+    <t>मा0 मुख्य मंत्री घो0 संख्या 2559/2015 के अन्तर्गत जनपद अल्मोड़ज्ञ के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत जैंती-भनोली मोटर मार्ग के जाखधार से ग्राम दाड़िमी मोटर मार्ग का कोटेश्वर-मथला-छाना तक विस्तार के नव निर्माण का कार्य। (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>1W17</t>
+  </si>
+  <si>
+    <t>टकोली बैण्ड से बलमा बड्यूड़ा ठाणा-मटेना मोटर मार्ग का नव निर्माण (नाम परिवर्तन)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/9557/2015</t>
+  </si>
+  <si>
+    <t>1W426</t>
+  </si>
+  <si>
+    <t>अल्मोड़ा के विधानसभा क्षेत्र अल्मोड़ा के विकास खण्ड हवालबाग के अन्तर्गत करबला से ग्राम माल को जोड़ने हेतु लिंक मोटर मार्ग का निर्माण कार्य</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/42915/2019</t>
+  </si>
+  <si>
+    <t>1W457</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत मटीला-शीतलाखेत मोटर मार्ग के डाठ से ग्राम मटीला की अनुसूचित जाति बस्ती तक मौटर मार्ग का कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/ROAD/149730/2021</t>
+  </si>
+  <si>
+    <t>1W456</t>
+  </si>
+  <si>
+    <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत काकड़ीघाट-शीतलाखेत मोटर मार्ग से ग्राम सूची के भूमिया मन्दिर के नीचे तक को जोड़ने हेतु मोटर मार्ग का निर्माण कार्य (प्रथम चरण)</t>
   </si>
   <si>
     <t>NPV</t>
   </si>
   <si>
-    <t>FP/UK/ROAD/38787/2019</t>
-[...478 lines deleted...]
-  <si>
     <t>FP/UK/ROAD/148116/2021</t>
   </si>
   <si>
-    <t>1W457</t>
-[...7 lines deleted...]
-  <si>
     <t>1W458</t>
   </si>
   <si>
     <t>जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत ग्राम बड़सीला तक को जोड़ने हेतु मोटर मार्ग का नव निर्माण कार्य (प्रथम चरण)</t>
   </si>
   <si>
     <t>FP/UK/ROAD/415390/2023</t>
   </si>
   <si>
     <t>1W460</t>
   </si>
   <si>
     <t>राज्य योजना के अन्तर्गत जनपद अल्मोड़ा के विधान सभा क्षेत्र अल्मोड़ा के अन्तर्गत ग्राम मल्ली चैनली को विश्वनाथ जसकोट मोटर मार्ग में लिंक का निर्माण कार्य (प्रथम चरण)</t>
   </si>
   <si>
     <t>FP/UK/ROAD/426840/2023</t>
   </si>
   <si>
-    <t>1W490</t>
-[...10 lines deleted...]
-  <si>
     <t>1W492</t>
   </si>
   <si>
     <t>राज्य योजना के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र जागेश्वर के अन्तर्गत अल्मोड़ा-शहरफाटक मोटर मार्ग के कि0मी0 18 से गुना गाॅव हेतु लिंक मोटर मार्ग का निर्माण कार्य (प्रथम चरण)</t>
   </si>
   <si>
     <t>FP/UK/ROAD/402315/2022</t>
   </si>
   <si>
     <t>1W504</t>
   </si>
   <si>
     <t>मा0 मुख्य मंत्री घोषणा संख्या 166/2020 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत मजखाली मण्डल के मटीला से गैरोली तक मोटर मार्ग का निर्माण कार्य (प्रथम चरण)</t>
   </si>
   <si>
     <t>FP/UK/ROAD/149731/2021</t>
   </si>
   <si>
     <t>1W575</t>
   </si>
   <si>
     <t>मा0 मुख्य मंत्री घोषणा सं0 - 206/2021 के अन्तर्गत जनपद अल्मोड़ा के विधानसभा क्षेत्र सोमेश्वर के अन्तर्गत आदर्श इन्टर काॅलेज बडगल भट्ट से डोल पोखरा होते हुए ककलासेन तक लिंक मोटर मार्ग का निर्माण कार्य (प्रथम चरण)</t>
+  </si>
+  <si>
+    <t>FP/UK/OTHERS/579380/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1060,55 +1027,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O58"/>
+  <dimension ref="A1:O54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:O58"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1142,2673 +1109,2483 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="5">
-        <v>45434.0</v>
+        <v>46126.0</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H2" s="6">
         <v>41.7</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="5">
         <v>38007.0</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="4">
-        <v>623</v>
+        <v>199.67979934891</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="5">
         <v>44136.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="5">
         <v>44383.0</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="6">
         <v>41.7</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="5">
-        <v>38576.0</v>
+        <v>38575.770833333</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
-        <v>1674</v>
+        <v>1942.6797993522</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="O3" s="5">
         <v>44136.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="5">
-        <v>45809.0</v>
+        <v>46106.0</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="6">
-        <v>559.03</v>
+        <v>139.0</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="5">
         <v>38653.0</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L4" s="4">
-        <v>248</v>
+        <v>219.6797993538</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="O4" s="5">
-        <v>46030.0</v>
+        <v>45868.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="5">
-        <v>45899.0</v>
+        <v>46098.0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="6">
-        <v>139.0</v>
+        <v>559.03</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="5">
         <v>38653.0</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="L5" s="4">
-        <v>158</v>
+        <v>227.67979935527</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="5">
-        <v>45868.0</v>
+        <v>46030.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="5">
-        <v>45614.0</v>
+        <v>45863.0</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H6" s="6">
-        <v>281.16</v>
+        <v>55.6</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="5">
         <v>38804.0</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="L6" s="4">
-        <v>443</v>
+        <v>462.6797993567</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5">
-        <v>45811.0</v>
+        <v>45864.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="5">
-        <v>45934.0</v>
+        <v>46125.0</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H7" s="6">
         <v>71.2</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="5">
         <v>38804.0</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4">
+        <v>200.67979935811</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4">
-[...2 lines deleted...]
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="O7" s="5">
         <v>44911.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="C8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="5">
-        <v>45863.0</v>
+        <v>46202.0</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="6">
-        <v>55.6</v>
+        <v>281.16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J8" s="5">
         <v>38804.0</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="L8" s="4">
-        <v>194</v>
+        <v>123.67979935981</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="5">
-        <v>45864.0</v>
+        <v>45811.0</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="5">
-        <v>45338.0</v>
+        <v>45283.0</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="H9" s="6">
-        <v>105.0</v>
+        <v>117.0</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="5">
         <v>39531.0</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L9" s="4">
-        <v>719</v>
+        <v>1042.6797993614</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O9" s="5">
-        <v>45811.0</v>
+        <v>44136.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="5">
-        <v>45283.0</v>
+        <v>45338.0</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H10" s="6">
-        <v>117.0</v>
+        <v>105.0</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="5">
         <v>39531.0</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L10" s="4">
-        <v>774</v>
+        <v>987.67979936278</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O10" s="5">
-        <v>44136.0</v>
+        <v>45811.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="5">
-        <v>45245.0</v>
+        <v>46072.0</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="H11" s="6">
-        <v>140.0</v>
+        <v>35.0</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="5">
-        <v>39654.0</v>
+        <v>39771.0</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L11" s="4">
-        <v>812</v>
+        <v>253.67979936417</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O11" s="5">
-        <v>45282.0</v>
+        <v>45811.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="5">
-        <v>45904.0</v>
+        <v>44411.0</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6">
         <v>105.0</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="5">
-        <v>39654.0</v>
+        <v>39873.770833333</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="L12" s="4">
-        <v>153</v>
+        <v>1914.6797993655</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="5">
-        <v>45964.0</v>
+        <v>44136.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="5">
-        <v>45870.0</v>
+        <v>46133.0</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="H13" s="6">
-        <v>35.0</v>
+        <v>980.0</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="5">
-        <v>39771.0</v>
+        <v>40268.0</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="L13" s="4">
-        <v>187</v>
+        <v>192.67979936693</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O13" s="5">
-        <v>45811.0</v>
+        <v>44411.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="F14" s="5">
         <v>44411.0</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6">
-        <v>105.0</v>
+        <v>12.6</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="5">
-        <v>39874.0</v>
+        <v>40606.0</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="4">
-        <v>1646</v>
+        <v>1914.6797993683</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="O14" s="5">
         <v>44136.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="F15" s="5">
-        <v>45945.0</v>
+        <v>45407.0</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H15" s="6">
-        <v>980.0</v>
+        <v>12.6</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="5">
-        <v>40268.0</v>
+        <v>40606.0</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="L15" s="4">
-        <v>112</v>
+        <v>918.67979936983</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="O15" s="5">
-        <v>44411.0</v>
+        <v>44136.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F16" s="5">
-        <v>44411.0</v>
+        <v>46126.0</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="H16" s="6">
-        <v>37.8</v>
+        <v>26.25</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="5">
-        <v>40605.770833333</v>
+        <v>40606.0</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="L16" s="4">
-        <v>1646</v>
+        <v>199.67979937154</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="O16" s="5">
-        <v>44136.0</v>
+        <v>45964.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F17" s="5">
         <v>44411.0</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="6">
-        <v>12.6</v>
+        <v>37.8</v>
       </c>
       <c r="I17" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="5">
-        <v>40605.770833333</v>
+        <v>40606.0</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="4">
-        <v>1646</v>
+        <v>1914.6797993729</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O17" s="5">
         <v>44136.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F18" s="5">
-        <v>45930.0</v>
+        <v>46099.0</v>
       </c>
       <c r="G18" s="4" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="H18" s="6">
-        <v>26.25</v>
+        <v>127.68</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="5">
-        <v>40606.0</v>
+        <v>41306.0</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="L18" s="4">
-        <v>127</v>
+        <v>226.67979937431</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="N18" s="4"/>
+      <c r="O18" s="5"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F19" s="5">
-        <v>45407.0</v>
+        <v>44383.0</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="H19" s="6">
-        <v>12.6</v>
+        <v>42.0</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="5">
-        <v>40606.0</v>
+        <v>41353.0</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="4">
-        <v>650</v>
+        <v>1942.6797993757</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O19" s="5">
         <v>44136.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F20" s="5">
-        <v>45934.0</v>
+        <v>45283.0</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="H20" s="6">
-        <v>127.68</v>
+        <v>29.25</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="5">
-        <v>41306.0</v>
+        <v>41564.0</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="L20" s="4">
-        <v>123</v>
+        <v>1042.679799377</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="O20" s="5"/>
+        <v>96</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="5">
+        <v>44136.0</v>
+      </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F21" s="5">
-        <v>44383.0</v>
+        <v>45593.0</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="H21" s="6">
-        <v>42.0</v>
+        <v>39.08</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="5">
-        <v>41353.0</v>
+        <v>41678.0</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L21" s="4">
-        <v>1674</v>
+        <v>732.6797993784</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O21" s="5">
-        <v>44136.0</v>
+        <v>45811.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F22" s="5">
-        <v>45283.0</v>
+        <v>46066.0</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="H22" s="6">
-        <v>29.25</v>
+        <v>48.71</v>
       </c>
       <c r="I22" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="5">
-        <v>41563.770833333</v>
+        <v>41678.0</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="L22" s="4">
-        <v>774</v>
+        <v>259.67979937977</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="O22" s="5">
         <v>44136.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F23" s="5">
-        <v>45593.0</v>
+        <v>46094.0</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="H23" s="6">
-        <v>39.08</v>
+        <v>31.26</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="5">
         <v>41678.0</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="L23" s="4">
-        <v>464</v>
+        <v>231.67979938115</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="O23" s="5">
-        <v>45811.0</v>
+        <v>44622.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F24" s="5">
-        <v>45902.0</v>
+        <v>46121.0</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="H24" s="6">
         <v>198.99</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="5">
         <v>41678.0</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="L24" s="4">
-        <v>155</v>
+        <v>204.6797993828</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="O24" s="5">
         <v>46030.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F25" s="5">
-        <v>45429.0</v>
+        <v>44484.0</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="H25" s="6">
-        <v>31.26</v>
+        <v>23.45</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="5">
-        <v>41678.0</v>
+        <v>41690.0</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="L25" s="4">
-        <v>628</v>
+        <v>1841.6797993844</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="O25" s="5">
-        <v>44622.0</v>
+        <v>44881.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F26" s="5">
-        <v>45902.0</v>
+        <v>46129.0</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H26" s="6">
-        <v>48.71</v>
+        <v>23.44</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="5">
-        <v>41678.0</v>
+        <v>41702.0</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="L26" s="4">
-        <v>155</v>
+        <v>196.67979938574</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="O26" s="5">
-        <v>44136.0</v>
+        <v>45811.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F27" s="5">
-        <v>44484.0</v>
+        <v>45187.0</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>27</v>
       </c>
       <c r="H27" s="6">
-        <v>23.45</v>
+        <v>25.49</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J27" s="5">
-        <v>41690.0</v>
+        <v>42080.0</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="4">
-        <v>1573</v>
+        <v>1138.6797993871</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="O27" s="5">
-        <v>44881.0</v>
+        <v>44136.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F28" s="5">
-        <v>45283.0</v>
+        <v>46099.0</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="H28" s="6">
-        <v>20.3</v>
+        <v>25.49</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="5">
-        <v>41691.0</v>
+        <v>42080.0</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="L28" s="4">
-        <v>774</v>
+        <v>226.67979938845</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="N28" s="4"/>
+      <c r="O28" s="5"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F29" s="5">
-        <v>45771.0</v>
+        <v>46099.0</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="H29" s="6">
-        <v>23.44</v>
+        <v>50.98</v>
       </c>
       <c r="I29" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="5">
-        <v>41702.0</v>
+        <v>42080.0</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L29" s="4">
-        <v>286</v>
+        <v>226.67979938981</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="O29" s="5">
-        <v>45811.0</v>
+        <v>44448.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F30" s="5">
-        <v>45502.0</v>
+        <v>46120.0</v>
       </c>
       <c r="G30" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H30" s="6">
         <v>25.49</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="5">
         <v>42080.0</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L30" s="4">
-        <v>555</v>
+        <v>205.67979939117</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N30" s="4"/>
       <c r="O30" s="5"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F31" s="5">
-        <v>45406.0</v>
+        <v>46076.0</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="H31" s="6">
         <v>50.98</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J31" s="5">
         <v>42080.0</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="L31" s="4">
-        <v>651</v>
+        <v>249.67979939253</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O31" s="5">
-        <v>44448.0</v>
+        <v>46015.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F32" s="5">
-        <v>45660.0</v>
+        <v>44515.0</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="H32" s="6">
-        <v>25.49</v>
+        <v>16.99</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="5">
         <v>42080.0</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="L32" s="4">
-        <v>397</v>
+        <v>1810.6797993942</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="O32" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O32" s="5">
+        <v>44316.0</v>
+      </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F33" s="5">
-        <v>45187.0</v>
+        <v>46116.0</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H33" s="6">
-        <v>25.49</v>
+        <v>42.48</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J33" s="5">
         <v>42080.0</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="L33" s="4">
-        <v>870</v>
+        <v>209.67979939559</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="N33" s="4"/>
+      <c r="O33" s="5"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F34" s="5">
-        <v>45955.0</v>
+        <v>43224.0</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="H34" s="6">
-        <v>42.48</v>
+        <v>44.16</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J34" s="5">
-        <v>42080.0</v>
+        <v>42082.0</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="L34" s="4">
-        <v>102</v>
+        <v>3101.6797993969</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N34" s="4"/>
       <c r="O34" s="5"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F35" s="5">
-        <v>44515.0</v>
+        <v>46125.0</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H35" s="6">
-        <v>16.99</v>
+        <v>33.98</v>
       </c>
       <c r="I35" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J35" s="5">
-        <v>42080.0</v>
+        <v>42088.0</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="L35" s="4">
-        <v>1542</v>
+        <v>200.6797993983</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>54</v>
+        <v>125</v>
       </c>
       <c r="O35" s="5">
-        <v>44316.0</v>
+        <v>45855.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F36" s="5">
-        <v>45882.0</v>
+        <v>46130.0</v>
       </c>
       <c r="G36" s="4" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="H36" s="6">
-        <v>50.98</v>
+        <v>32.93</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="5">
-        <v>42080.0</v>
+        <v>42088.0</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="L36" s="4">
-        <v>175</v>
+        <v>195.67979939965</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="O36" s="5">
         <v>46015.0</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>150</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F37" s="5">
-        <v>43224.0</v>
+        <v>46093.0</v>
       </c>
       <c r="G37" s="4" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="H37" s="6">
-        <v>44.16</v>
+        <v>24.7</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J37" s="5">
-        <v>42082.0</v>
+        <v>42088.0</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="L37" s="4">
-        <v>2833</v>
+        <v>232.679799401</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="N37" s="4"/>
-      <c r="O37" s="5"/>
+      <c r="N37" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="O37" s="5">
+        <v>44559.0</v>
+      </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F38" s="5">
-        <v>45726.0</v>
+        <v>44486.0</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H38" s="6">
-        <v>24.7</v>
+        <v>33.98</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J38" s="5">
-        <v>42088.0</v>
+        <v>42089.0</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="L38" s="4">
-        <v>331</v>
+        <v>1839.6797994026</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="O38" s="5">
-        <v>44559.0</v>
+        <v>44186.0</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F39" s="5">
-        <v>45955.0</v>
+        <v>46121.0</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>157</v>
       </c>
       <c r="H39" s="6">
-        <v>32.93</v>
+        <v>13.59</v>
       </c>
       <c r="I39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J39" s="5">
-        <v>42088.0</v>
+        <v>42192.0</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L39" s="4">
-        <v>102</v>
+        <v>204.67979940396</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="O39" s="5">
-        <v>46015.0</v>
+        <v>45929.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>160</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F40" s="5">
-        <v>45934.0</v>
+        <v>45271.0</v>
       </c>
       <c r="G40" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="H40" s="6">
-        <v>33.98</v>
+        <v>23.98</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="5">
-        <v>42088.0</v>
+        <v>42234.0</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="L40" s="4">
-        <v>123</v>
+        <v>1054.6797994056</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="O40" s="5">
-        <v>45855.0</v>
+        <v>45282.0</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F41" s="5">
-        <v>44486.0</v>
+        <v>45355.0</v>
       </c>
       <c r="G41" s="4" t="s">
-        <v>27</v>
+        <v>164</v>
       </c>
       <c r="H41" s="6">
-        <v>33.98</v>
+        <v>297.84</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J41" s="5">
-        <v>42089.0</v>
+        <v>42234.0</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L41" s="4">
-        <v>1571</v>
+        <v>970.6797994072</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O41" s="5">
-        <v>44186.0</v>
+        <v>44432.0</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F42" s="5">
-        <v>45888.0</v>
+        <v>46110.0</v>
       </c>
       <c r="G42" s="4" t="s">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="H42" s="6">
-        <v>13.59</v>
+        <v>27.19</v>
       </c>
       <c r="I42" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J42" s="5">
-        <v>42192.0</v>
+        <v>42451.0</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="L42" s="4">
+        <v>215.67979940858</v>
+      </c>
+      <c r="M42" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="M42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N42" s="4" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="O42" s="5">
-        <v>45929.0</v>
+        <v>46030.0</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F43" s="5">
-        <v>45345.0</v>
+        <v>45407.0</v>
       </c>
       <c r="G43" s="4" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="H43" s="6">
-        <v>297.84</v>
+        <v>117.13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J43" s="5">
-        <v>42234.0</v>
+        <v>42562.0</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L43" s="4">
-        <v>712</v>
+        <v>918.67979940993</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O43" s="5">
-        <v>44432.0</v>
+        <v>44283.0</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F44" s="5">
-        <v>45271.0</v>
+        <v>46099.0</v>
       </c>
       <c r="G44" s="4" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="H44" s="6">
-        <v>23.98</v>
+        <v>29.0</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J44" s="5">
-        <v>42234.0</v>
+        <v>42634.0</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
       <c r="L44" s="4">
-        <v>786</v>
+        <v>226.67979941128</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="O44" s="5"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B45" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="F45" s="5">
+        <v>46099.0</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="H45" s="6">
+        <v>35.79</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J45" s="5">
+        <v>42634.0</v>
+      </c>
+      <c r="K45" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="C45" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L45" s="4">
-        <v>187</v>
+        <v>226.67979941264</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="O45" s="5"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="F46" s="5">
-        <v>44487.0</v>
+        <v>46099.0</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H46" s="6">
-        <v>117.13</v>
+        <v>595.0</v>
       </c>
       <c r="I46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J46" s="5">
-        <v>42562.0</v>
+        <v>42955.0</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="L46" s="4">
-        <v>1570</v>
+        <v>226.67979941398</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="O46" s="5">
-        <v>44283.0</v>
+        <v>44136.0</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F47" s="5">
-        <v>45255.0</v>
+        <v>44452.0</v>
       </c>
       <c r="G47" s="4" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="H47" s="6">
-        <v>29.0</v>
+        <v>237.99</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J47" s="5">
-        <v>42634.0</v>
+        <v>43116.0</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>182</v>
+        <v>28</v>
       </c>
       <c r="L47" s="4">
-        <v>802</v>
+        <v>1873.6797994153</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="O47" s="5"/>
+        <v>42</v>
+      </c>
+      <c r="O47" s="5">
+        <v>44279.0</v>
+      </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F48" s="5">
-        <v>45406.0</v>
+        <v>46125.0</v>
       </c>
       <c r="G48" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H48" s="6">
+        <v>16.96</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="5">
+        <v>43500.0</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="H48" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="L48" s="4">
-        <v>651</v>
+        <v>200.67979941711</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="O48" s="5"/>
+        <v>48</v>
+      </c>
+      <c r="O48" s="5">
+        <v>45959.0</v>
+      </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="F49" s="5">
-        <v>45934.0</v>
+        <v>46102.0</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H49" s="6">
-        <v>595.0</v>
+        <v>58.88</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J49" s="5">
-        <v>42955.0</v>
+        <v>43500.0</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>22</v>
       </c>
       <c r="L49" s="4">
-        <v>123</v>
+        <v>223.67979941853</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="O49" s="5">
-        <v>44136.0</v>
+        <v>46030.0</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F50" s="5">
-        <v>44452.0</v>
+        <v>46099.0</v>
       </c>
       <c r="G50" s="4" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="H50" s="6">
-        <v>237.99</v>
+        <v>16.96</v>
       </c>
       <c r="I50" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J50" s="5">
-        <v>43116.0</v>
+        <v>43514.0</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="L50" s="4">
-        <v>1605</v>
+        <v>226.6797994199</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>193</v>
-[...6 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="N50" s="4"/>
+      <c r="O50" s="5"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F51" s="5">
-        <v>45867.0</v>
+        <v>46125.0</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>196</v>
+        <v>70</v>
       </c>
       <c r="H51" s="6">
-        <v>58.88</v>
+        <v>9.65</v>
       </c>
       <c r="I51" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J51" s="5">
-        <v>43500.0</v>
+        <v>43531.0</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="L51" s="4">
-        <v>190</v>
+        <v>200.67979942124</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="N51" s="4"/>
+      <c r="O51" s="5"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F52" s="5">
-        <v>45955.0</v>
+        <v>46125.0</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="H52" s="6">
-        <v>16.96</v>
+        <v>8.48</v>
       </c>
       <c r="I52" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J52" s="5">
-        <v>43500.0</v>
+        <v>43867.0</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L52" s="4">
-        <v>102</v>
+        <v>200.67979942259</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="N52" s="4"/>
+      <c r="O52" s="5"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F53" s="5">
-        <v>45934.0</v>
+        <v>46109.0</v>
       </c>
       <c r="G53" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="H53" s="6">
+        <v>8.88</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="5">
+        <v>44132.0</v>
+      </c>
+      <c r="K53" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="H53" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="L53" s="4">
-        <v>123</v>
+        <v>216.67979942396</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="O53" s="5"/>
+        <v>204</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O53" s="5">
+        <v>46015.0</v>
+      </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F54" s="5">
-        <v>45875.0</v>
+        <v>46175.0</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="H54" s="6">
-        <v>9.65</v>
+        <v>27.3</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J54" s="5">
-        <v>43531.0</v>
+        <v>44449.0</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L54" s="4">
-        <v>182</v>
+        <v>150.67979942532</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N54" s="4"/>
       <c r="O54" s="5"/>
-    </row>
-[...180 lines deleted...]
-      <c r="O58" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>